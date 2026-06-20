--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -54,204 +54,204 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Leandra Goulart</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2025/1097/indicacao_19_-_leandra.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2025/1097/indicacao_19_-_leandra.pdf</t>
   </si>
   <si>
     <t>Venho por meio desta solicitar o retorno do programa Viver Bem.</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>Ana Paula</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2025/1165/indicacao_82_-_ana_paula.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2025/1165/indicacao_82_-_ana_paula.pdf</t>
   </si>
   <si>
     <t>Indicação sugerindo ao Poder Executivo o envio de um projeto de lei para alteração da Lei Municipal nº 1.020/2010, com a finalidade de regulamentar o desconto do vale-alimentação nos casos de afastamento por atestado médico.</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>Neylson</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2025/1185/indicacao_99_-_neylson.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2025/1185/indicacao_99_-_neylson.pdf</t>
   </si>
   <si>
     <t>Que seja realizado o reajuste no valor do vale-alimentação concedido aos servidores municipais.</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2025/1223/indicacao_130_-_ana_paula.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2025/1223/indicacao_130_-_ana_paula.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal que realize estudo técnico visando à atualização do valor pago por quilômetro rodado aos motoristas do transporte escolar no município de Tapira - MG.</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2025/1240/indicacao_146_-_leandra.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2025/1240/indicacao_146_-_leandra.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizado o pagamento do adicional de insalubridade aos servidores que exercerem funções de limpeza nos prédios públicos do município, com ênfase nos trabalhadores das escolas da rede municipal.</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>Kaká</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2025/1242/indicacao_148_-_kaka.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2025/1242/indicacao_148_-_kaka.pdf</t>
   </si>
   <si>
     <t>Que seja realizada, uma análise municiosa sobre os direitos dos profissionais da educação da rede municipal de ensino, incluindo os professores de Educação Física, bem como a verificação da possibilidade de concessão de adicional de insalubridade para os servidores que atuam nas cantinas escolares.</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2025/1413/indicacoes_261_-_ana_paula.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2025/1413/indicacoes_261_-_ana_paula.pdf</t>
   </si>
   <si>
     <t>Que seja realizada, com urgência análise técnica e jurídica para verificar a viabilidade de pagamento de adicional de insalubridade aos servidores municipais que exercem suas atividades em condições que os expõem a agentes insalubres, conforme previsto na legislação n 220/2025, apresentada por esta vereadora, e que até o momento não recebeu a devida atenção do Executivo Municipal, razão pela qual reitera-se a cobrança de providências.</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2025/1437/indicacao_272leandra.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2025/1437/indicacao_272leandra.pdf</t>
   </si>
   <si>
     <t>Que seja estudada a possibilidade de beneficiar com o programa Pró-leite os produtores rurais que também são servidores públicos.</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Maura Pontes</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2025/1373/projeto_de_lei_46_-_agro-jovem.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2025/1373/projeto_de_lei_46_-_agro-jovem.pdf</t>
   </si>
   <si>
     <t>Institui o programa Agro-jovem no município de Tapira e dá outras providências.</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>Mesa Diretora - MESA</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2025/1481/projeto_de_lei_87.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2025/1481/projeto_de_lei_87.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de auxílio-alimentação aos servidores do Poder Legislativo Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2025/1490/projeto_de_lei_97.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2025/1490/projeto_de_lei_97.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão anual de abono de Natal aos servidores públicos da Prefeitura Municipal de Tapira e dá outras providências.</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2025/1495/projeto_100_-_vale_transporte.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2025/1495/projeto_100_-_vale_transporte.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder vale-transporte aos servidores municipais que prestem serviços nas casa de apoio à saúde, vinculadas ao município de Tapira, MG, e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -558,67 +558,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2025/1097/indicacao_19_-_leandra.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2025/1165/indicacao_82_-_ana_paula.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2025/1185/indicacao_99_-_neylson.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2025/1223/indicacao_130_-_ana_paula.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2025/1240/indicacao_146_-_leandra.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2025/1242/indicacao_148_-_kaka.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2025/1413/indicacoes_261_-_ana_paula.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2025/1437/indicacao_272leandra.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2025/1373/projeto_de_lei_46_-_agro-jovem.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2025/1481/projeto_de_lei_87.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2025/1490/projeto_de_lei_97.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2025/1495/projeto_100_-_vale_transporte.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2025/1097/indicacao_19_-_leandra.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2025/1165/indicacao_82_-_ana_paula.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2025/1185/indicacao_99_-_neylson.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2025/1223/indicacao_130_-_ana_paula.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2025/1240/indicacao_146_-_leandra.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2025/1242/indicacao_148_-_kaka.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2025/1413/indicacoes_261_-_ana_paula.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2025/1437/indicacao_272leandra.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2025/1373/projeto_de_lei_46_-_agro-jovem.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2025/1481/projeto_de_lei_87.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2025/1490/projeto_de_lei_97.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2025/1495/projeto_100_-_vale_transporte.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="20" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="103.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="102.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>