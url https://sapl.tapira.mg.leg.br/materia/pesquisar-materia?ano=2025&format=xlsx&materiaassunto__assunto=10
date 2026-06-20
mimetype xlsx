--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -54,162 +54,162 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Maura Pontes</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2025/1055/projeto_de_lei_01_-_altera_lei_1263-18.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2025/1055/projeto_de_lei_01_-_altera_lei_1263-18.pdf</t>
   </si>
   <si>
     <t>Altera a lei nº 1.263/2018 e dá outras providências.</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2025/1058/projeto_de_lei_02_-_trabalho_remoto.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2025/1058/projeto_de_lei_02_-_trabalho_remoto.pdf</t>
   </si>
   <si>
     <t>Institui os regimes de trabalho remoto e de trabalho híbrido dos servidores públicos do Poder Executivo e dá outras providências.</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2025/1402/projeto_de_lei_56_-_denominacao_orgaos.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2025/1402/projeto_de_lei_56_-_denominacao_orgaos.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da lei nº 1.297, de 8 de agosto de 2018, para adequar a denominação dos órgãos da administração direta, em razão da nova estrutura estabelecida pela lei complementar nº 1.660, de 29 de maio de 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2025/1054/projeto_de_lei_complementar_01_-_altera_lei.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2025/1054/projeto_de_lei_complementar_01_-_altera_lei.pdf</t>
   </si>
   <si>
     <t>Extingue vagas de gari e operários e dá outras providências.</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2025/1059/projeto_de_lei_complementar_02.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2025/1059/projeto_de_lei_complementar_02.pdf</t>
   </si>
   <si>
     <t>Extingue e cria cargo na lei nº 799/05 e revoga §§1º e 2º do art. 60 da lei nº 442/90 e dá outras providências.</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2025/1308/projeto_de_lei_complementar_04_-_estrutura_prefeitura.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2025/1308/projeto_de_lei_complementar_04_-_estrutura_prefeitura.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ESTRUTURA ADMINISTRATIVA DA PREFEITURA MUNICIPAL DE TAPIRA, REVOGA DISPOSITIVO DA LEI COMPLEMENTAR NÚMERO 1.536/2023 E AS LEIS COMPLEMENTARES NÚMERO 1.612/2024 E NÚMERO 1.644/2025 E DÁ OUTRAS PROVODÊNCIAS.</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2025/1318/projeto_de_lei_complementar_no_05_-cargos_e_salario.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2025/1318/projeto_de_lei_complementar_no_05_-cargos_e_salario.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o plano de cargos e salários dos servidores do Poder Executivo do município de Tapira e dá outras providências.</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Elizeu Lourenço, Leandra Goulart</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2025/1418/projeto_de_lei_complementar_09_-_cessao.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2025/1418/projeto_de_lei_complementar_09_-_cessao.pdf</t>
   </si>
   <si>
     <t>Acrescentam-se os §§1º e 2º, no artigo 6º da lei complementar 1.577/2023 e dá outras providências.</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2025/1491/projeto_de_lei_complementar_16.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2025/1491/projeto_de_lei_complementar_16.pdf</t>
   </si>
   <si>
     <t>Readéqua o cargo de operador de computador disposto na Lei Municipal nº 1.661/2025 e dá outras providências.</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2025/1492/projeto_de_lei_complementar_17.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2025/1492/projeto_de_lei_complementar_17.pdf</t>
   </si>
   <si>
     <t>Cria a diretoria hospitalar I, na Lei Municipal 1.660/2025, e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -516,67 +516,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2025/1055/projeto_de_lei_01_-_altera_lei_1263-18.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2025/1058/projeto_de_lei_02_-_trabalho_remoto.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2025/1402/projeto_de_lei_56_-_denominacao_orgaos.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2025/1054/projeto_de_lei_complementar_01_-_altera_lei.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2025/1059/projeto_de_lei_complementar_02.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2025/1308/projeto_de_lei_complementar_04_-_estrutura_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2025/1318/projeto_de_lei_complementar_no_05_-cargos_e_salario.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2025/1418/projeto_de_lei_complementar_09_-_cessao.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2025/1491/projeto_de_lei_complementar_16.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2025/1492/projeto_de_lei_complementar_17.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2025/1055/projeto_de_lei_01_-_altera_lei_1263-18.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2025/1058/projeto_de_lei_02_-_trabalho_remoto.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2025/1402/projeto_de_lei_56_-_denominacao_orgaos.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2025/1054/projeto_de_lei_complementar_01_-_altera_lei.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2025/1059/projeto_de_lei_complementar_02.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2025/1308/projeto_de_lei_complementar_04_-_estrutura_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2025/1318/projeto_de_lei_complementar_no_05_-cargos_e_salario.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2025/1418/projeto_de_lei_complementar_09_-_cessao.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2025/1491/projeto_de_lei_complementar_16.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2025/1492/projeto_de_lei_complementar_17.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="30.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="125.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="124.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="225" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>