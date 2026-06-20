--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -54,176 +54,176 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Neylson</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/24/indicacao_09_-_neylson.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/24/indicacao_09_-_neylson.pdf</t>
   </si>
   <si>
     <t>Que seja construída uma rede pluvial na Rua B (rua da oficina do Fernando).</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/26/indicacao_09_-_neylson.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/26/indicacao_09_-_neylson.pdf</t>
   </si>
   <si>
     <t>Que seja dada manutenção nos bueiros localizados nas ruas Carlos da Mata e Souza e Avenor Teixeira de Carvalho, próximas ao Bar do Geraldo.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Elaine Peres</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/44/indicacao_20_-_elaine.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/44/indicacao_20_-_elaine.pdf</t>
   </si>
   <si>
     <t>Que seja feito o muro de arrimo na Rua B em frente a oficina do Fernando, onde, em decorrência da falta de rede pluvial e do período de chuva, está ocorrendo deslizamento de terra, danificando a rua, causando perigo para a população e prejuízos ao município, conforme foto em anexo.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/483/indicacao_36_-_elaine.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/483/indicacao_36_-_elaine.pdf</t>
   </si>
   <si>
     <t>Que sejam realizadas melhorias na rede pluvial da Rua Jerônimo Xavier Rodrigues;_x000D_
 Que seja realizada a conclusão da rede pluvial e pavimentação no final da Rua Claudionor Ferreira das Neves e da Rua Francisco Antônio dos Santos;_x000D_
 Que seja construída uma escada dissipadora no final da Rua Vereador Pedro Ribeiro Lemos, pois a força da água pluvial vem trazendo estragos à rede de esgoto ali existente.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Nivaldo do Lavater</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/619/indicacao_43_-_nivaldo.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/619/indicacao_43_-_nivaldo.pdf</t>
   </si>
   <si>
     <t>Que sejam providenciadas lixeiras adequadas para melhor armazenar os lixos nas entradas da cidade.</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>Kaká</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/667/ccf_000043-1.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/667/ccf_000043-1.pdf</t>
   </si>
   <si>
     <t>Que seja estudada a possibilidade de recolhimento mensal, trimestral ou semestral dos pneus das borracharias de Tapira.</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/719/indicacao_65_-_nivaldo.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/719/indicacao_65_-_nivaldo.pdf</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/820/indicacao_117_-_nivaldo.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/820/indicacao_117_-_nivaldo.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a limpeza das fossas sépticas da Comunidade do Alto da Serra e das casas próximas do Sr. Zé Manoel e da Sra. Eva.</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>Kléber Domingos de Melo</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/825/indicacao_122_-_kleber.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/825/indicacao_122_-_kleber.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a limpeza da calha do córrego que passa dentro da cidade.</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/807/requerimento_11_-_2023.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/807/requerimento_11_-_2023.pdf</t>
   </si>
   <si>
     <t>Que seja realizado o reparo de vazamento de água na Rua Gustavo Augusto de Carvalho, nº 133.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -530,68 +530,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/24/indicacao_09_-_neylson.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/26/indicacao_09_-_neylson.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/44/indicacao_20_-_elaine.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/483/indicacao_36_-_elaine.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/619/indicacao_43_-_nivaldo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/667/ccf_000043-1.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/719/indicacao_65_-_nivaldo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/820/indicacao_117_-_nivaldo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/825/indicacao_122_-_kleber.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/807/requerimento_11_-_2023.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/24/indicacao_09_-_neylson.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/26/indicacao_09_-_neylson.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/44/indicacao_20_-_elaine.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/483/indicacao_36_-_elaine.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/619/indicacao_43_-_nivaldo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/667/ccf_000043-1.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/719/indicacao_65_-_nivaldo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/820/indicacao_117_-_nivaldo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/825/indicacao_122_-_kleber.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/807/requerimento_11_-_2023.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="95.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="94.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>