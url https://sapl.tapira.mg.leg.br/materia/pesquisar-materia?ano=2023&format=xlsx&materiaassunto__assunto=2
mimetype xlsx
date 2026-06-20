--- v0 (2026-02-05)
+++ v1 (2026-06-20)
@@ -54,366 +54,366 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Neylson</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/13/indicacao_02_-__neylson.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/13/indicacao_02_-__neylson.pdf</t>
   </si>
   <si>
     <t>Que seja disponibilizada uma sala e fornecida ajuda de custo para que seja realizado o acompanhamento de dependentes químicos após a internação em clínicas de reabilitação no município de Tapira – MG.</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Elizeu Lourenço</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/14/indicacao_03_-_elizeu.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/14/indicacao_03_-_elizeu.pdf</t>
   </si>
   <si>
     <t>Que seja feita a readequação do piso salarial das agentes comunitárias de saúde e agentes de combate às endemias, respeitando o limite mínimo de dois salários mínimos, conforme consta no artigo 1º, §9º da Emenda Constitucional 120. E ainda que seja estudada a possibilidade do pagamento da gratificação que é repassada para a categoria pelo Governo Federal.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Admilson de Lellis Machado</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/560/indicacao_29_-_admilson.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/560/indicacao_29_-_admilson.pdf</t>
   </si>
   <si>
     <t>Que seja oferecido atendimento fonoaudiológico no município.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Kaká</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/563/indicacao_32_-_kaka.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/563/indicacao_32_-_kaka.pdf</t>
   </si>
   <si>
     <t>Que seja fornecido atendimento fonoaudiológico para a população tapirense.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Elaine Peres</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/618/indicacao_41_-_elaine.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/618/indicacao_41_-_elaine.pdf</t>
   </si>
   <si>
     <t>Que seja implantado no município um programa de atendimento em saúde contínua em domicílio aos acamados, às pessoas em recuperação pós-procedimentos hospitalares, idosos com impossibilidades ou dificuldade de locomoção, e as pessoas com deficiência física de qualquer natureza, com a disponibilização de equipe multiprofissional de atenção domiciliar (EMAD) composta por médico, enfermeiro, fisioterapeuta e psicólogo.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/622/indicacao_42_-_elaine.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/622/indicacao_42_-_elaine.pdf</t>
   </si>
   <si>
     <t>Que seja realizado acompanhamento domiciliar por profissionais de saúde e grupos operativos de promoção em saúde às pessoas e familiares de pacientes em tratamentos oncológicos.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>Nivaldo do Lavater</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/</t>
+    <t>http://sapl.tapira.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Que na inauguração da reforma do Hospital Municipal Sebastião Vieira Pontes seja fixada placa de identificação  no local.</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/797/indicacao_70_-_nivaldo.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/797/indicacao_70_-_nivaldo.pdf</t>
   </si>
   <si>
     <t>Que seja estudada a possibilidade do município trazer uma carreta oftalmológica para realizar atendimentos em Tapira.</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/752/indicacao_82_-_elaine.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/752/indicacao_82_-_elaine.pdf</t>
   </si>
   <si>
     <t>Que seja contratado um fonoaudiólogo para atender as demandas do município.</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/753/indicacao_83_-_elaine.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/753/indicacao_83_-_elaine.pdf</t>
   </si>
   <si>
     <t>Que sejam contratadas algumas especialidades para atender no município de Tapira como psiquiatra, neurologista, cardiologista, endocrinologista e mais um ginecologista.</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/759/ccf_000243-3.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/759/ccf_000243-3.pdf</t>
   </si>
   <si>
     <t>Que seja estudada a possibilidade de doação de aparelhos odontológicos para as crianças de famílias de baixa renda do município.</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/763/indicacao_89_-_nivaldo.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/763/indicacao_89_-_nivaldo.pdf</t>
   </si>
   <si>
     <t>Que seja estudada a possibilidade de internação do Sr. João Geraldo de Araújo em clínica especializada de dependentes químicos.</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/781/indicacao_98_-_nivaldo.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/781/indicacao_98_-_nivaldo.pdf</t>
   </si>
   <si>
     <t>Que retornem os exames laboratoriais no município de Tapira.</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>José Batista Rosa</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/792/indicacao_102_-_jose_dilico.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/792/indicacao_102_-_jose_dilico.pdf</t>
   </si>
   <si>
     <t>Que seja disponibilizado atendimento das especialidades médicas em cardiologia, oftalmologia, psiquiatria e neurologia.</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/802/indicacao_106_-_nivaldo.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/802/indicacao_106_-_nivaldo.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a limpeza da fossa localizada na fazenda do Sr. Zé Antônio, filho do Sr. José Manuel, na beira do Ribeirão do Inferno.</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/822/indicacao_119_-_nivaldo.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/822/indicacao_119_-_nivaldo.pdf</t>
   </si>
   <si>
     <t>Que seja colocado em funcionamento o laboratório no município.</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/846/indicacao_141_-_elaine.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/846/indicacao_141_-_elaine.pdf</t>
   </si>
   <si>
     <t>Que seja iniciada a realização de exames laboratoriais em caráter de urgência.</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/849/indicacao_144_-_nivaldo.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/849/indicacao_144_-_nivaldo.pdf</t>
   </si>
   <si>
     <t>Que seja disponibilizado um veículo para atender exclusivamente a demanda do setor de fisioterapia do município.</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/851/indicacao_147_-_nivaldo.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/851/indicacao_147_-_nivaldo.pdf</t>
   </si>
   <si>
     <t>Que seja colocado em funcionamento o aparelho de Raio-X no Hospital Municipal.</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/857/indicacao_151_-_neylson.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/857/indicacao_151_-_neylson.pdf</t>
   </si>
   <si>
     <t>Que seja arrumado o aparelho de ultrassom do Hospital Municipal.</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/862/indicacao_155_-_nivaldo.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/862/indicacao_155_-_nivaldo.pdf</t>
   </si>
   <si>
     <t>Que seja adquirido um aparelho de ultrassom para atender a demanda da população no hospital municipal.</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/868/indicacao_159_-_nivaldo.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/868/indicacao_159_-_nivaldo.pdf</t>
   </si>
   <si>
     <t>Que sejam instalados ventiladores na recepção do Posto de Saúde - ESF do município.</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/880/indicacao_168_-_nivaldo.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/880/indicacao_168_-_nivaldo.pdf</t>
   </si>
   <si>
     <t>- Que retornem os Cartões Viver Bem e Vale-alimentação; - Que seja realizada uma operação tapa-buracos na cidade; - Que seja realizada a extensão de rede de energia elétrica nas ruas de Tapira; - Que sejam instalados quebra-molas em lugares de risco na cidade; - Que seja colocado em funcionamento o raio-x no Hospital Municipal; - Que seja adquirido um aparelho de ultrassom para atender as demandas do município; Que seja colocado em funcionamento o laboratório; - Que sejam reformados os meios-fios e bueiros da cidade; - Que sejam adquiridas tendas para serem utilizadas na Feira dos Produtores Rurais; - Que seja dada manutenção nas estradas rurais do município; - Que seja asfaltado e construído meio-fio na Comunidade do Alto da Serra; - Que seja realizado o Natal para as crianças carentes do município; - Que seja feito o paisagismo na entrada da cidade, com uma pista de ciclismo e caminhada; etc.</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/891/indicacao_172_-_kaka.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/891/indicacao_172_-_kaka.pdf</t>
   </si>
   <si>
     <t>Que seja adquirido pelo município um gerador para ficar no hospital municipal.</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Maura Pontes</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/735/digitalizar_2023_05_25_09_03_08_716-2-4.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/735/digitalizar_2023_05_25_09_03_08_716-2-4.pdf</t>
   </si>
   <si>
     <t>Autoriza a administração municipal a proceder ao reembolso de despesas atinentes à internação de pacientes em clínicas em geral ou em instituições asilares e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -720,68 +720,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/13/indicacao_02_-__neylson.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/14/indicacao_03_-_elizeu.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/560/indicacao_29_-_admilson.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/563/indicacao_32_-_kaka.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/618/indicacao_41_-_elaine.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/622/indicacao_42_-_elaine.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/797/indicacao_70_-_nivaldo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/752/indicacao_82_-_elaine.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/753/indicacao_83_-_elaine.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/759/ccf_000243-3.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/763/indicacao_89_-_nivaldo.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/781/indicacao_98_-_nivaldo.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/792/indicacao_102_-_jose_dilico.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/802/indicacao_106_-_nivaldo.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/822/indicacao_119_-_nivaldo.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/846/indicacao_141_-_elaine.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/849/indicacao_144_-_nivaldo.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/851/indicacao_147_-_nivaldo.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/857/indicacao_151_-_neylson.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/862/indicacao_155_-_nivaldo.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/868/indicacao_159_-_nivaldo.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/880/indicacao_168_-_nivaldo.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/891/indicacao_172_-_kaka.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/735/digitalizar_2023_05_25_09_03_08_716-2-4.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/13/indicacao_02_-__neylson.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/14/indicacao_03_-_elizeu.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/560/indicacao_29_-_admilson.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/563/indicacao_32_-_kaka.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/618/indicacao_41_-_elaine.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/622/indicacao_42_-_elaine.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/797/indicacao_70_-_nivaldo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/752/indicacao_82_-_elaine.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/753/indicacao_83_-_elaine.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/759/ccf_000243-3.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/763/indicacao_89_-_nivaldo.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/781/indicacao_98_-_nivaldo.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/792/indicacao_102_-_jose_dilico.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/802/indicacao_106_-_nivaldo.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/822/indicacao_119_-_nivaldo.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/846/indicacao_141_-_elaine.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/849/indicacao_144_-_nivaldo.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/851/indicacao_147_-_nivaldo.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/857/indicacao_151_-_neylson.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/862/indicacao_155_-_nivaldo.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/868/indicacao_159_-_nivaldo.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/880/indicacao_168_-_nivaldo.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/891/indicacao_172_-_kaka.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2023/735/digitalizar_2023_05_25_09_03_08_716-2-4.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="25.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="109.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="108.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>