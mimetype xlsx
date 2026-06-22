--- v0 (2026-02-04)
+++ v1 (2026-06-22)
@@ -54,272 +54,272 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Nivaldo do Lavater</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2022/40/indicacao-26-nivaldo.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2022/40/indicacao-26-nivaldo.pdf</t>
   </si>
   <si>
     <t>Que seja agilizada a instalação do aparelho de raio-X no Hospital Municipal.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Elaine Peres</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2022/48/indicacao-30-elaine.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2022/48/indicacao-30-elaine.pdf</t>
   </si>
   <si>
     <t>Que retornem os grupos de saúde do ESF (Estratégia de Saúde da Família) de hiperdia (hipertensão e diabetes) e gestantes._x000D_
 Que seja estudada a possibilidade de implantação do programa de acompanhamento domiciliar aos idosos acamados ou sem condições de se locomover.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Neylson</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2022/52/indicacao-33-neylson.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2022/52/indicacao-33-neylson.pdf</t>
   </si>
   <si>
     <t>Que seja instalado urgentemente no Hospital Municipal o aparelho de raio-X que a Prefeitura adquiriu.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>Kaká</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2022/76/indicacao-53-kaka.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2022/76/indicacao-53-kaka.pdf</t>
   </si>
   <si>
     <t>Que seja estudada a possibilidade de atendimento oftalmológico para a população Tapirense.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2022/87/indicacao-58-luiz-carlos.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2022/87/indicacao-58-luiz-carlos.pdf</t>
   </si>
   <si>
     <t>Que seja estudada a possibilidade de aquisição de concentradores de oxigênio com nebulizadores acoplados para o Hospital Municipal de Tapira.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2022/111/indicacao-76-nivaldo.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2022/111/indicacao-76-nivaldo.pdf</t>
   </si>
   <si>
     <t>Que seja disponibilizado atendimento odontológico para atender a demanda da população Tapirense.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2022/126/indicacao-87-elaine.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2022/126/indicacao-87-elaine.pdf</t>
   </si>
   <si>
     <t>Que seja feito o credenciamento ou contratação de um profissional odontopediatra para atendimento da população.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2022/127/indicacao-88-elaine.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2022/127/indicacao-88-elaine.pdf</t>
   </si>
   <si>
     <t>Que seja elaborado um plano de orientações e prevenções em saúde bucal nas escolas, bem como a possibilidade de retornar as ações de escovação._x000D_
 E que seja ampliado o mais breve possível o atendimento odontológico ofertado à população, para mais procedimentos além da extração.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2022/149/indicacao-111-nivaldo.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2022/149/indicacao-111-nivaldo.pdf</t>
   </si>
   <si>
     <t>Que seja fornecida ajuda de custo ao Sr. Emilson Antônio da Cunha para seu tratamento médico na clínica Irmandade Comunidade Terapêutica de Patrocínio.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2022/160/indicacao-118-kaka.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2022/160/indicacao-118-kaka.pdf</t>
   </si>
   <si>
     <t>Que seja adquirido um gerador de energia elétrica para o Hospital Municipal de Tapira</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2022/193/indicacao-139-kaka.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2022/193/indicacao-139-kaka.pdf</t>
   </si>
   <si>
     <t>Que sejam realizados atendimentos odontológicos no município de Tapira.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2022/198/indicacao-141-elaine.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2022/198/indicacao-141-elaine.pdf</t>
   </si>
   <si>
     <t>Que seja contratado, em caráter de urgência, mais profissionais de psicologia, principalmente para atender demandas de saúde mental.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2022/217/indicacao-160-elaine.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2022/217/indicacao-160-elaine.pdf</t>
   </si>
   <si>
     <t>Que retornem os atendimentos especializados em psicologia, ginecologia e pediatria já no mês de janeiro</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Elizeu Lourenço</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2022/451/requerimento_18_-_elizeu.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2022/451/requerimento_18_-_elizeu.pdf</t>
   </si>
   <si>
     <t>Que sejaencaminhada aest Egrégia Casa de Leis um relatoriorelacionando os profissionais médicoa que prestamserviço aao município deTapira eque sejam ainda informado a respeito da  troca de turno dos profissionais supramencionados e a dinâmicaatual doa procedimentos de transferencias dos pacientes para outras cidades.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2022/100/projeto-de-lei-05-medicamento.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2022/100/projeto-de-lei-05-medicamento.pdf</t>
   </si>
   <si>
     <t>Institui o programa Medicamento em Casa e regulamenta sua aplicação.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Maura Pontes</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2022/112/projeto-de-lei-09-2022-cms.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2022/112/projeto-de-lei-09-2022-cms.pdf</t>
   </si>
   <si>
     <t>Reestrutura o Conselho Municipal de Saúde – CMS e o Fundo Municipal de Saúde – FMS e dá outras providências.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2022/383/projeto-de-lei-37-2022-agentes.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2022/383/projeto-de-lei-37-2022-agentes.pdf</t>
   </si>
   <si>
     <t>Regulamenta a emenda constitucional nº 120, de 05 de maio de 2022, e fixa o vencimento dos agentes comunitários de saúde e dos agentes de combate às endemias e dá outras providências.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2022/374/projeto-de-lei-43-2022-dependentes.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2022/374/projeto-de-lei-43-2022-dependentes.pdf</t>
   </si>
   <si>
     <t>Autoriza a administração municipal a proceder ao reembolso de despesas atinentes à internação de pacientes em clínica de reabilitação de dependentes químicos (álcool e/ou drogas) e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -626,68 +626,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2022/40/indicacao-26-nivaldo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2022/48/indicacao-30-elaine.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2022/52/indicacao-33-neylson.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2022/76/indicacao-53-kaka.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2022/87/indicacao-58-luiz-carlos.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2022/111/indicacao-76-nivaldo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2022/126/indicacao-87-elaine.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2022/127/indicacao-88-elaine.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2022/149/indicacao-111-nivaldo.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2022/160/indicacao-118-kaka.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2022/193/indicacao-139-kaka.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2022/198/indicacao-141-elaine.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2022/217/indicacao-160-elaine.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2022/451/requerimento_18_-_elizeu.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2022/100/projeto-de-lei-05-medicamento.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2022/112/projeto-de-lei-09-2022-cms.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2022/383/projeto-de-lei-37-2022-agentes.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2022/374/projeto-de-lei-43-2022-dependentes.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2022/40/indicacao-26-nivaldo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2022/48/indicacao-30-elaine.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2022/52/indicacao-33-neylson.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2022/76/indicacao-53-kaka.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2022/87/indicacao-58-luiz-carlos.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2022/111/indicacao-76-nivaldo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2022/126/indicacao-87-elaine.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2022/127/indicacao-88-elaine.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2022/149/indicacao-111-nivaldo.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2022/160/indicacao-118-kaka.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2022/193/indicacao-139-kaka.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2022/198/indicacao-141-elaine.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2022/217/indicacao-160-elaine.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2022/451/requerimento_18_-_elizeu.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2022/100/projeto-de-lei-05-medicamento.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2022/112/projeto-de-lei-09-2022-cms.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2022/383/projeto-de-lei-37-2022-agentes.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2022/374/projeto-de-lei-43-2022-dependentes.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="105.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="104.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>