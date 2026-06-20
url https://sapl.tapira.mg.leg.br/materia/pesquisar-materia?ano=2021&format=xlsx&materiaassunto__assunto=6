--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -54,1365 +54,1365 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Elizeu Lourenço</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/488/indicacao_03_-_elizeu.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/488/indicacao_03_-_elizeu.pdf</t>
   </si>
   <si>
     <t>Que seja feito reparo na estrada principal próxima à Ponte do Córrego das Pedras e Ponte das Capivaras.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/490/indicacao_05_-_elizeu.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/490/indicacao_05_-_elizeu.pdf</t>
   </si>
   <si>
     <t>Que seja cobrado o andamento das obras de pavimentação e recapeamento não finalizadas na cidade de Tapira - MG, junto à empresa VECOL.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Nivaldo do Lavater</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/218/indicacao_11_-_nivaldo_elizeu.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/218/indicacao_11_-_nivaldo_elizeu.pdf</t>
   </si>
   <si>
     <t>Que a prefeitura providencie a instalação de postes de iluminação na extensão da rua Francisco Rosa Pires e em parte da avenida primeiro de maço, que localiza entre o cemitério municipal e o Celeiro</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Kaká</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/220/indicacao_12_-_kaka_elizeu.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/220/indicacao_12_-_kaka_elizeu.pdf</t>
   </si>
   <si>
     <t>Que seja estudada a possibilidade de parceria entre prefeitura municipal, a empresa Mosaic Fertilizantes e Departamento de estradas e rodagem -DER, para que sejam tomadas medidas cabiveis para viabilizar a construção do trevo de acesso e\ou totatoria na  entrada da Comunidade do Alto da Serra , localizado na rodovia MG-146 em Tapira\mg</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Neylson</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/500/indicacao_18_-_neylson.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/500/indicacao_18_-_neylson.pdf</t>
   </si>
   <si>
     <t>Que seja estudada a possibilidade de construção de um curral municipal, onde possam ser colocados animais que estiverem soltos na cidade.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/502/indicacao_20_-_elizeu.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/502/indicacao_20_-_elizeu.pdf</t>
   </si>
   <si>
     <t>Que seja feita uma "operação tapa-buraco" em vários pontos da cidade. Pontos de Atenção: Avenida Raimundo Venâncio de Souza e Vereador José Rezende;</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/221/indicacao_24_-_nivaldo.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/221/indicacao_24_-_nivaldo.pdf</t>
   </si>
   <si>
     <t>Que a Prefeitura troque o mata-burro do SR . Dalmo , próximo a fazenda do SR . Lázaro Sabino</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Elaine Peres</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/510/indicacao_33_-_elaine.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/510/indicacao_33_-_elaine.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado o serviço de tapa buraco e manutenção dos bueiros em todas as ruas da cidade.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/511/indicacao_34_-_elaine_1.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/511/indicacao_34_-_elaine_1.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado o reparo na iluminação do cemitério Municipal (Bom Pastor).</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/513/indicacao_37_-_elaine.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/513/indicacao_37_-_elaine.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhada a Secretaria Responsável pra Análise e Execução de Extensão de Rede Elétrica mas seguintes ruas da cidade de Tapira-MG</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/516/indicacao_43_-_elizeu.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/516/indicacao_43_-_elizeu.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizado o andamento na execução das obras já licitadas, conforme CONTRATO ADMINISTRATIVO Nº 33/2020 (tomado de preços N°006/2020) de 04 de novembro de 2020.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/223/indicacao_51_-_elizeu.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/223/indicacao_51_-_elizeu.pdf</t>
   </si>
   <si>
     <t>Que seja feita a limpeza e manutenção dos boeiros da rua Heitor Jose de deus.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>Leandro do Jamil</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/453/indicacao_57_-_leandro.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/453/indicacao_57_-_leandro.pdf</t>
   </si>
   <si>
     <t>Que seja finalizado o serviço de reparo e manutenção das estradas no município de Tapira.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/517/indicacao_60_-_neylson.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/517/indicacao_60_-_neylson.pdf</t>
   </si>
   <si>
     <t>Que seja feito um retorno na Avenida Adelino Brás de Rezende, em frente ao Auto Posto Tapirense.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/271/indicacao_61_-_neylson.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/271/indicacao_61_-_neylson.pdf</t>
   </si>
   <si>
     <t>Que sejam diminuídas  as circunferências das duas rotatórias localizadas na Avenida Geraldo Tomas de Aquino</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/455/indicacao_62_-_leandro.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/455/indicacao_62_-_leandro.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado o reparo na rua Exaltino Amaral Fontoura, próximo ao clube CETAP.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/274/indicacao_63_-_elizeu.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/274/indicacao_63_-_elizeu.pdf</t>
   </si>
   <si>
     <t>Que seja feita a instalação de alambrados no entorno do Velório Municipal .</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/281/indicacao_67_-_neylson_elizeu.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/281/indicacao_67_-_neylson_elizeu.pdf</t>
   </si>
   <si>
     <t>Que seja instaladas placas indicativas nos principais pontos das regiões Tamboril, Palmeiras, Areia e Quina .</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/518/indicacao_68_-_neylson.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/518/indicacao_68_-_neylson.pdf</t>
   </si>
   <si>
     <t>Que seja instalado dois mata-burros na propriedade do Sr. Heli Pereira da Silva, Fazenda São Sebastião da Contena.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/282/indicacao_70_-_neylson.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/282/indicacao_70_-_neylson.pdf</t>
   </si>
   <si>
     <t>Que seja instalado um mata-burro na estrada mestre da Fazenda da Areia , de propriedade  do Sr. Eurípedes Pereira Cintra .</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/297/indicacao_83_-_elaine.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/297/indicacao_83_-_elaine.pdf</t>
   </si>
   <si>
     <t>Que seja realizada obras de pavimentação asfáltica do trecho perto da Ponte do José Levino,que liga a cidade de Tapira a comunidade das Palmeiras</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/292/indicacao_84_-_elaine.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/292/indicacao_84_-_elaine.pdf</t>
   </si>
   <si>
     <t>Que seja feito a obra de elevação e alargamento da Ponte José Levino .</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/307/indicacao_97_-_nivaldo.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/307/indicacao_97_-_nivaldo.pdf</t>
   </si>
   <si>
     <t>que seja providenciado infraestrutura de energia , água e esgoto no Residencial Vitória.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/568/indicacao_109_-_neylson.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/568/indicacao_109_-_neylson.pdf</t>
   </si>
   <si>
     <t>Que seja estudada a possibilidade de substituição dos dois mata-burros localizados na propriedade do Sr. Júnior Terêncio ( Juninho dos Tratores ) que faz divisa com o Sr. Flávio .</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/322/indicacao_110_-_neylson.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/322/indicacao_110_-_neylson.pdf</t>
   </si>
   <si>
     <t>Que sejam subistituidas todas as lâmpadas queimadas na extensão da Rua Vereador José Resende .,</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/325/indicacao_111_-_neylson.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/325/indicacao_111_-_neylson.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a retirada do poste de iluminação que se encontra instalado no meio do estacionamento do Hospital Municipal</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/321/indicacao_113_-_kaka.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/321/indicacao_113_-_kaka.pdf</t>
   </si>
   <si>
     <t>Que seja instalado placas de sinalização e barreira de contenção na segunda serra do Boqueirão , na divisa do Sr. Francisco Benjamim Machado com o Sr. Vicente Veneranda.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/327/indicacao_115_-_elizeu.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/327/indicacao_115_-_elizeu.pdf</t>
   </si>
   <si>
     <t>Que seja feita a poda das árvores da Rua José Assunção e Souza , além do estudo de adequação das calçadas em toda cidade de Tapira.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/323/indicacao_118_-_neyllson.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/323/indicacao_118_-_neyllson.pdf</t>
   </si>
   <si>
     <t>Que seja reinstaurado o mata-burro na divisa na propriedade do Sr. Flávio com Sr. Valdir de Castro , que dá acesso a igreja Nossa Senhora da Aparecida e ao Morro do Macaco.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/315/indicacao_119_-_kaka.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/315/indicacao_119_-_kaka.pdf</t>
   </si>
   <si>
     <t>Que seja executado o projeto de revitalização da Praça São Sebastião ._x000D_
 - A Prefeitura Municipal de Tapira  já dispõe do projeto ;_x000D_
 -A LOA 2021 já dispõe de previsão orçamentária ;</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/569/indicacao_125_-_neylson.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/569/indicacao_125_-_neylson.pdf</t>
   </si>
   <si>
     <t>Que seja analisada a possibilidade de construção de fossas sépticas na zona rural para os moradores de baixa renda .</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/332/indicacao_135_-_neylson.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/332/indicacao_135_-_neylson.pdf</t>
   </si>
   <si>
     <t>que seja arrumada, em caráter de urgência , a calçada em frente da residência da Sra. Ana do Zé Firmino, localizada na Rua Francisco Rosa Pires .</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/328/indicacao_136_-_elaine.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/328/indicacao_136_-_elaine.pdf</t>
   </si>
   <si>
     <t>Que sejam feita obras de melhoria das pontes sobre o Rio Araguari , na divisa do município de Tapira com Sacramento , na região dos Pinheiros , e na região da fazenda da Dra. Ana , como alagamento e mudanças de sistema industrial .</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/338/indicacao_137_-_elizeu.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/338/indicacao_137_-_elizeu.pdf</t>
   </si>
   <si>
     <t>Que seja feita a infraestrutura nos terrenos doados no Residencial Vitória e Bela Vista .</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/340/indicacao_141_-_elaine.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/340/indicacao_141_-_elaine.pdf</t>
   </si>
   <si>
     <t>Que seja feita pavimentação asfáltica no final da Rua Vereador José Barcelos próximo ao Camilo do Gás .</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/343/indicacao_146_-_elizeu.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/343/indicacao_146_-_elizeu.pdf</t>
   </si>
   <si>
     <t>Que seja feito reparo, manutenção substituição das tampas dos bueiros e galerias de esgoto em toda cidade de Tapira .</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/348/indicacao_148_-_kaka.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/348/indicacao_148_-_kaka.pdf</t>
   </si>
   <si>
     <t>que seja providenciado a limpeza e manutenção dos bueiros do Residencial Vitória .</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/347/indicacao_149_-_elaine.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/347/indicacao_149_-_elaine.pdf</t>
   </si>
   <si>
     <t>Em conformidade com a Lei nº 1.140\2015, que autoriza o município de Tapira\MG a estabelecer, firmar e celebrar convênios de cooperação mútua com os municípios de limítrofes ao município de Tapira, visando a melhoria das estradas rurais, solicito que seja encaminhado ao gabinete da prefeita ,para que através da Secretária de Obras e Serviços Urbanos seja realizada  a manutenção das estradas dos Teixeiras .</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/352/indicacao_160_-_kaka.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/352/indicacao_160_-_kaka.pdf</t>
   </si>
   <si>
     <t>Que seja estudada a possibilidade de instalação de iluminação no campo de futebol da Associação Rural Campo Alegre - ARUCA</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/353/indicacao_162_-_kaka.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/353/indicacao_162_-_kaka.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizado a instalação de postes de energia elétrica nas seguintes ruas ; 1º de Março, Carlos Magno de Lima e João Paulino .</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/354/indicacao_174_-_kaka.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/354/indicacao_174_-_kaka.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizado a instalação de conjunto de bancos e mesas de cimento para pratica de jogos e descanso da população, na localização onde ficavam os antigos " bancos dos catireiros ".</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/357/indicacao_175_-_kaka.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/357/indicacao_175_-_kaka.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizado nova pintura interna e externa para revitalização e valorização da Igreja Nossa Senhora do Rosário situada na Praça Antônio Venâncio de Souza , centro .</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>Alexandre Reis</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/373/indicacao_182_-_alexandre.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/373/indicacao_182_-_alexandre.pdf</t>
   </si>
   <si>
     <t>Que seja instalado um redutor de velocidade ( quebra-molas )na Rua Maria A. das Neves em frente a Borracharia do Zé Brás .</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/377/indicacao_184_-_alexandre.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/377/indicacao_184_-_alexandre.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada  a troca de um mata-burro na serrinha do Sr. Vicente Veneranda sentido ao Sr. Tião Peres .</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/371/indicacao_185_-_alexandre.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/371/indicacao_185_-_alexandre.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a pintura de uma faixa amarela na lateral esquerda da esquina da Rua José Assunção e Souza com a Rua Vereador José Resende .</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/380/indicacao_189_-_neylson.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/380/indicacao_189_-_neylson.pdf</t>
   </si>
   <si>
     <t>Que seja arrumado o mata-burro na divisa do Sr. Edmar Rosa Barcelos com a Sra. Euza Barcelos " Eduardo ", que da acesso a propriedade do Sr. André Carneiro .</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/388/indicacao_190_-_neylson.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/388/indicacao_190_-_neylson.pdf</t>
   </si>
   <si>
     <t>Que seja arrumado o mata-burro na divisa do Sr. Zeza com Sr. Jeremias , na divisa de Tapira com São Roque de Minas .</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/382/indicacao_191_-_neylson.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/382/indicacao_191_-_neylson.pdf</t>
   </si>
   <si>
     <t>Que seja alterado o local da Ponte do Gaieiro na estrada principal</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/376/indicacao_192_-_alexandre.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/376/indicacao_192_-_alexandre.pdf</t>
   </si>
   <si>
     <t>Que seja reformada a ponte na chegada do Sr. Nenê da Rita, na região da Capivara .</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/399/indicacao_193_-_kaka.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/399/indicacao_193_-_kaka.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizado a instalação de quebra-molas\Redutores de velocidade nas ruas ; Jovino Gomes de Meneses , centro e Francisco Rosa Pires, centro, nas mediações do número 518 .</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/416/indicacao_194_-_kaka.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/416/indicacao_194_-_kaka.pdf</t>
   </si>
   <si>
     <t>Que seja firmada a possibilidade de construção de " guard-rail " de concreto na avenida Adelino Braz de Resende, centro nas proximidades da creche Municipal Marília Assunção Fernandes .</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>Índio</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/394/indicacao_195_-_indio.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/394/indicacao_195_-_indio.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado a melhoria do sinal de televisão na antena de transmissão localizada na chácara da Dona Elza, bem como limpeza do local.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/395/indicacao_196_-_nivaldo.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/395/indicacao_196_-_nivaldo.pdf</t>
   </si>
   <si>
     <t>Que seja arrumado a galeria em frente ao Clube Cetap .</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/396/indicacao_197_-_nivaldo.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/396/indicacao_197_-_nivaldo.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada , em caráter de urgência , a infraestrutura no loteamento Torga Couto .</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/402/indicacao_200_-_elaine.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/402/indicacao_200_-_elaine.pdf</t>
   </si>
   <si>
     <t>Que seja realizado o encascalhamento e compactação com rolo no trecho da estrada vacinal que inicia na saída da rodovia MGC 146 em direção ao Assentamento Nova Bom Jardim até  após a propriedade do Sr. Rodolfo .</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/571/indicacao_203_-_nivaldo.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/571/indicacao_203_-_nivaldo.pdf</t>
   </si>
   <si>
     <t>Que seja instalado um radar na entrada da cidade de Tapira-MG .</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/424/indicacao_212_-_elaine.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/424/indicacao_212_-_elaine.pdf</t>
   </si>
   <si>
     <t>Que sejam providenciadas as seguintes melhorias no Clube Cetap ;_x000D_
 -Troca da areia do parquinho por areia limpa e branca ou gramado artificial ._x000D_
 - Reparo do aquecedor da piscina ._x000D_
 -Aquisição de metros de tela para cerca entorno do Cetap . _x000D_
 -Pitura das demais áreas do clube que ainda não foram pintadas .</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/423/indicacao_213_-_elizeu.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/423/indicacao_213_-_elizeu.pdf</t>
   </si>
   <si>
     <t>Que seja feita a manutenção elétrica na bomba do poço artesiano que abastece a Comunidade Alto da Serra .</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/421/indicacao_214_-_elizeu.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/421/indicacao_214_-_elizeu.pdf</t>
   </si>
   <si>
     <t>Que seja feita a instalação de uma grade de proteção no final da Rua Clodomiro de Aquino .</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/427/indicacao_218_-_nivaldo.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/427/indicacao_218_-_nivaldo.pdf</t>
   </si>
   <si>
     <t>Que sejam estudada a possibilidade de construção de uma ponte na divisa da fazenda do Sr. Paulino Balandino com o finado Sr. Ozório Félix .</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/434/indicacao_219_-_nivaldo.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/434/indicacao_219_-_nivaldo.pdf</t>
   </si>
   <si>
     <t>Que seja arrumada a estrada da Fazenda do Sr. Paulo bráz .</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/439/indicacao_223_-_elizeu.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/439/indicacao_223_-_elizeu.pdf</t>
   </si>
   <si>
     <t>Que sejam tomada medidas urgentes de correção dos danos no asfalto da Rua Albertino assunção e Souza , no Bairro Antenor Ferreira Goulart .</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/520/indicacao_225_-_nivaldo.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/520/indicacao_225_-_nivaldo.pdf</t>
   </si>
   <si>
     <t>Que sejam instalados dois mata-burros na propriedade do sr. Batista (Fazenda do Zé Velho).</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/524/indicacao_229_-_kaka.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/524/indicacao_229_-_kaka.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a revitalização da calçada de pedestres no trajeto entre o Auto Posto Tapirense e a Creche Municipal Marília Assunção.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/526/indicacao_231_-_kaka.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/526/indicacao_231_-_kaka.pdf</t>
   </si>
   <si>
     <t>Que seja construído um imóvel residencial na Escola Municipal Vicente Pereira Fernandes, situada na Comunidade das Palmeiras, para acomodação do caseiro.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/527/indicacao_232_-_kaka.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/527/indicacao_232_-_kaka.pdf</t>
   </si>
   <si>
     <t>Que seja feita a instalação do alambrado de proteção e sistema de iluminação no campo society da Comunidade das Palmeiras.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/528/indicacao_233_-_kaka.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/528/indicacao_233_-_kaka.pdf</t>
   </si>
   <si>
     <t>Que seja feita a pavimentação do pátio da área externa que envolve a Escola Municipal Vicente Pereira Fernandes, situada na Comunidade das Palmeiras.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/529/indicacao_234_-_elizeu.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/529/indicacao_234_-_elizeu.pdf</t>
   </si>
   <si>
     <t>Que seja feita a instalação de alambrados no entorno do velório municipal.</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/531/indicacao_236_-_nivaldo.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/531/indicacao_236_-_nivaldo.pdf</t>
   </si>
   <si>
     <t>Que seja estudada a possibilidade de instalação de barras de proteção em frente a residência do sr. Élcio Tapeceiro.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/532/indicacao_237_-_alexandre.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/532/indicacao_237_-_alexandre.pdf</t>
   </si>
   <si>
     <t>Que seja feita manutenção no campo de futebol localizado em frente ao Parque de Exposições.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/533/indicacao_238_-_alexandre.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/533/indicacao_238_-_alexandre.pdf</t>
   </si>
   <si>
     <t>Que seja colocada iluminação e realizar a manutenção do campo de futebol da Associação Rural Campo Alegre-ARUCA .</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/534/indicacao_239_-_kaka.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/534/indicacao_239_-_kaka.pdf</t>
   </si>
   <si>
     <t>Que seja analisado com atenção e presteza pelo executivo o requerimento anexo , de modo solucionar o problema da Cidadã .</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/535/indicacao_240_-_kaka.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/535/indicacao_240_-_kaka.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizada a revitalização da passarela acima do Cemitério , instalando um sistema de drenagem pluvial e uma passagem de pedestre .</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/536/indicacao_241_-_indio.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/536/indicacao_241_-_indio.pdf</t>
   </si>
   <si>
     <t>Que seja realizada uma reforma no telhada do Hospital Municipal de forma que solucione o problema .</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/537/indicacao_242_-_kaka.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/537/indicacao_242_-_kaka.pdf</t>
   </si>
   <si>
     <t>Que seja reformada  a ponte da Fazenda Prado Verde , de propriedade do Sr. Gilberto , na divida com o Sr. Gilmar Véio e o Sr. Avenor .</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/</t>
+    <t>http://sapl.tapira.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Que sejam colocadas placas de sinalização na entrada da cidade de Tapira-MG .</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/546/indicacao_250_-_neylson.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/546/indicacao_250_-_neylson.pdf</t>
   </si>
   <si>
     <t>Que seja trocado o telhado do Hospital Municipal de Tapira-MG .</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/547/indicacao_251_-_neylson.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/547/indicacao_251_-_neylson.pdf</t>
   </si>
   <si>
     <t>Que sejam removidas as correntes localizadas na entrada do Batalhão da Polícia Militar em Tapira-MG .</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/548/indicacao_252_-_neylson.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/548/indicacao_252_-_neylson.pdf</t>
   </si>
   <si>
     <t>Que sejam consertados dois  mata-burros e a ponte da fazenda do Sr. Geraldo da Dona Dalva ( Fazenda antiga )</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/549/indicacao_253_-_kaka.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/549/indicacao_253_-_kaka.pdf</t>
   </si>
   <si>
     <t>Que seja arrumada a estrada da subida da Ponte dos Teixeiras .</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/554/indicacao_256_-_elaine.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/554/indicacao_256_-_elaine.pdf</t>
   </si>
   <si>
     <t>Que apos estudo das possibilidades e viabilidades seja construída uma alça de acesso de trânsito , com sentido obrigatório de veículos pesados sugerindo este desvio da rodovia MGC-146 no trevo de acesso das Palmeiras, percorrendo a estrada próximo a propriedade do Sr. Marciano Morais tendo acesso a cidade pelo Parque de Exposição . Possibilitando assim a não ocorrência de acidentes com caminhões que vem se tornando um fator preocupante aos cidadãos Tapirenses .</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/555/indicacao_257_-_elizeu.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/555/indicacao_257_-_elizeu.pdf</t>
   </si>
   <si>
     <t>Que seja feito um estudo de melhorias nas instalações de água nas residências da Comunidade Alto da Serra .</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/556/indicacao_258_-_elizeu.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/556/indicacao_258_-_elizeu.pdf</t>
   </si>
   <si>
     <t>Que seja feita a instalação de grades de proteção nos bueiros e caixas de entrada da rede pluvial da Rua João Ferreira da Silva no bairro Bela Vista .</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/557/indicacao_259_-_elizeu.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/557/indicacao_259_-_elizeu.pdf</t>
   </si>
   <si>
     <t>Que seja feita a construção de uma mureta de proteção- Guard Rail na Avenida Adelino Brás de Resende, próximo a Creche Municipal Marília Assunção Fernandes .</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/558/indicacao_260_-_kaka.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/558/indicacao_260_-_kaka.pdf</t>
   </si>
   <si>
     <t>Que seja estudada a possibilidade de interligar a Rua Augusto José Barcelos ao Residencial Vitória .</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/585/indicacao_263_-_kaka.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/585/indicacao_263_-_kaka.pdf</t>
   </si>
   <si>
     <t>Que seja estudada a possibilidade de construção de banheiro para os professores na Escola Municipal Vicente Pereira Fernandes, na Comunidade das Palmeiras .</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>Que seja estudada a possibilidade de construção de vestiários e alambrados no Campo de Futebol da Comunidade Alto da Serra .</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/590/indicacao_268_-_nivaldo.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/590/indicacao_268_-_nivaldo.pdf</t>
   </si>
   <si>
     <t>Que seja estudada a possibilidade de realizar o asfaltamento e construção de meios-fios na Comunidade Alto da Serra .</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/591/indicacao_269_-_elaine.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/591/indicacao_269_-_elaine.pdf</t>
   </si>
   <si>
     <t>Que após analisado a viabilidade da solicitação seja encaminhado a secretária de obras para elaboração de um projeto de extensão de rede de energia elétrica na Rua Antônio Ribeiro de Carvalho e Rua Orcalino de Souza e mudanças de postes que se encontram desativados e em locais inadequados .</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/592/indicacao_270_-_alexandre.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/592/indicacao_270_-_alexandre.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a troca das lâmpadas queimadas na Rua Agostinho Neves Resende, atrás do Parque de Exposições .</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/593/indicacao_271_-_alexandre.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/593/indicacao_271_-_alexandre.pdf</t>
   </si>
   <si>
     <t>Que seja estudada a possibilidade de construção de um ponto de ônibus e espera em frente a Escola Municipal Paolla Carolina de Melo .</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/594/indicacao_272_-_alexandre.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/594/indicacao_272_-_alexandre.pdf</t>
   </si>
   <si>
     <t>Que seja arrumado um buraco no meio da estrada da Capivara, perto da entrada da Fazenda do Sr. Argeu . Segue foto no Anexo .</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/595/indicacao_273_-_alexandre.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/595/indicacao_273_-_alexandre.pdf</t>
   </si>
   <si>
     <t>Que seja feita a pavimentação, calçada e iluminação da rua que liga a Praça Antônio Venâncio de Souza a Rua Sebastião Vieira Pontes .</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/596/indicacao_274_-_alexandre.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/596/indicacao_274_-_alexandre.pdf</t>
   </si>
   <si>
     <t>Que seja instalado um redutor de velocidade ( quebra-molas ) na Rua Vereador José Resende .</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/597/indicacao_275_-_alexandre.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/597/indicacao_275_-_alexandre.pdf</t>
   </si>
   <si>
     <t>Que seja feita a troca de uma tampa de bueiro, arrumar um buraco no meio da rua e arrumar a entrada de uma casa na Rua Heitor José de Deus .</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/598/indicacao_276_-_alexandre.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/598/indicacao_276_-_alexandre.pdf</t>
   </si>
   <si>
     <t>Que seja feita a vistoria técnica com engenheiro e reparos necessários nos seguintes locais : na ponte da entrada da cidade na Filomena ; na Ponte entrada da Cidade do Sr. Chico do Rosário; e na Ponte da Capivara sentido Terra Viva .</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/600/indicacao_278_-_elaine.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/600/indicacao_278_-_elaine.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhada a secretária de obras para que seja providenciada a reforma e manutenção da ponte próximo a Fazenda Santa Felicidade, que dá acesso a Comunidade Alto da Serra .</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/601/indicacao_279_-_kaka.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/601/indicacao_279_-_kaka.pdf</t>
   </si>
   <si>
     <t>Que seja feito o recapeamento da Rua Jerônimo Xavier Rodrigues .</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/602/indicacao_280_-_elizeu.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/602/indicacao_280_-_elizeu.pdf</t>
   </si>
   <si>
     <t>Que seja feito o asfaltamento das ruas da Comunidade do Alto da Serra .</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/605/indicacao_283_-_elizeu.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/605/indicacao_283_-_elizeu.pdf</t>
   </si>
   <si>
     <t>Que seja dada a manutenção na estrada principal que dá acesso a Comunidade Alto da Serra .</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/608/indicacao_286_-_kaka.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/608/indicacao_286_-_kaka.pdf</t>
   </si>
   <si>
     <t>Que seja desenvolvido um projeto em terreno cuja propriedade é do poder publico municipal, para construção de área de esporte\lazer com praça e arborização localizada no bairro Residencia Vitória ,próximo a rotatória, desta mesma localidade .</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/609/indicacao_287_-_kaka.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/609/indicacao_287_-_kaka.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a poda da cerca vida, e a construção de redutores de velocidade e implantação de sinalização na via pública, situada na propriedade da Sra. Nívea e Francisco na Fazenda Alta da chapada .</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/613/indicacao_291_-_nivaldo.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/613/indicacao_291_-_nivaldo.pdf</t>
   </si>
   <si>
     <t>Que o executivo utilize a verba de setecentos e cinquenta mil reais que o município receberá, para realizar a infraestrutura no Loteamento Torga Couto, no loteamento José Gaspar, no Residencial Vitória e na Avenida Primeiro de Março.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/614/indicacao_292_-_kaka.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/614/indicacao_292_-_kaka.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado o conserto da bomba da piscina aquecida do Clube Cetap .</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/393/requerimento_01_-_cemig.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/393/requerimento_01_-_cemig.pdf</t>
   </si>
   <si>
     <t>Que seja disponibilizado um funcionário da CEMIG, em caráter de urgência, para dar manutenção nas redes elétricas da zona rural do município de Tapira - MG.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/400/requerimento_03_-_cemig.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/400/requerimento_03_-_cemig.pdf</t>
   </si>
   <si>
     <t>Que sejam colocados postes para a instalação da rede elétrica na rua Albertino Assunção e Souza.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/407/requerimento_07_-_acostamento.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/407/requerimento_07_-_acostamento.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a obra de acostamento na entrada do assentamento Nova Bom Jardim, bem como a devida sinalização no asfalto (instalação de olhos de gato) na rodovia MGC 146 que liga Tapira à Empresa Mosaic Fertilizantes.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/417/requerimento_11_-_residencial.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/417/requerimento_11_-_residencial.pdf</t>
   </si>
   <si>
     <t>Que seja enviadas a esta casa de leis todas as planilhas de medição que foram pagas à construtora IC Consultoria e Construções EIRELI, empresa responsável pelas obras do Residencial Vitória.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Maura Pontes</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/107/projeto-de-lei-58-promoradia.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/107/projeto-de-lei-58-promoradia.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de Programa Especial de Investimentos em Habitação Popular e Infraestrutura Urbana no âmbito do município de Tapira – MG e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1719,68 +1719,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/488/indicacao_03_-_elizeu.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/490/indicacao_05_-_elizeu.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/218/indicacao_11_-_nivaldo_elizeu.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/220/indicacao_12_-_kaka_elizeu.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/500/indicacao_18_-_neylson.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/502/indicacao_20_-_elizeu.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/221/indicacao_24_-_nivaldo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/510/indicacao_33_-_elaine.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/511/indicacao_34_-_elaine_1.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/513/indicacao_37_-_elaine.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/516/indicacao_43_-_elizeu.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/223/indicacao_51_-_elizeu.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/453/indicacao_57_-_leandro.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/517/indicacao_60_-_neylson.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/271/indicacao_61_-_neylson.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/455/indicacao_62_-_leandro.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/274/indicacao_63_-_elizeu.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/281/indicacao_67_-_neylson_elizeu.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/518/indicacao_68_-_neylson.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/282/indicacao_70_-_neylson.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/297/indicacao_83_-_elaine.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/292/indicacao_84_-_elaine.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/307/indicacao_97_-_nivaldo.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/568/indicacao_109_-_neylson.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/322/indicacao_110_-_neylson.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/325/indicacao_111_-_neylson.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/321/indicacao_113_-_kaka.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/327/indicacao_115_-_elizeu.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/323/indicacao_118_-_neyllson.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/315/indicacao_119_-_kaka.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/569/indicacao_125_-_neylson.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/332/indicacao_135_-_neylson.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/328/indicacao_136_-_elaine.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/338/indicacao_137_-_elizeu.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/340/indicacao_141_-_elaine.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/343/indicacao_146_-_elizeu.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/348/indicacao_148_-_kaka.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/347/indicacao_149_-_elaine.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/352/indicacao_160_-_kaka.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/353/indicacao_162_-_kaka.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/354/indicacao_174_-_kaka.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/357/indicacao_175_-_kaka.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/373/indicacao_182_-_alexandre.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/377/indicacao_184_-_alexandre.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/371/indicacao_185_-_alexandre.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/380/indicacao_189_-_neylson.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/388/indicacao_190_-_neylson.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/382/indicacao_191_-_neylson.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/376/indicacao_192_-_alexandre.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/399/indicacao_193_-_kaka.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/416/indicacao_194_-_kaka.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/394/indicacao_195_-_indio.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/395/indicacao_196_-_nivaldo.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/396/indicacao_197_-_nivaldo.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/402/indicacao_200_-_elaine.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/571/indicacao_203_-_nivaldo.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/424/indicacao_212_-_elaine.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/423/indicacao_213_-_elizeu.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/421/indicacao_214_-_elizeu.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/427/indicacao_218_-_nivaldo.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/434/indicacao_219_-_nivaldo.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/439/indicacao_223_-_elizeu.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/520/indicacao_225_-_nivaldo.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/524/indicacao_229_-_kaka.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/526/indicacao_231_-_kaka.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/527/indicacao_232_-_kaka.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/528/indicacao_233_-_kaka.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/529/indicacao_234_-_elizeu.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/531/indicacao_236_-_nivaldo.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/532/indicacao_237_-_alexandre.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/533/indicacao_238_-_alexandre.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/534/indicacao_239_-_kaka.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/535/indicacao_240_-_kaka.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/536/indicacao_241_-_indio.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/537/indicacao_242_-_kaka.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/546/indicacao_250_-_neylson.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/547/indicacao_251_-_neylson.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/548/indicacao_252_-_neylson.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/549/indicacao_253_-_kaka.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/554/indicacao_256_-_elaine.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/555/indicacao_257_-_elizeu.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/556/indicacao_258_-_elizeu.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/557/indicacao_259_-_elizeu.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/558/indicacao_260_-_kaka.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/585/indicacao_263_-_kaka.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/590/indicacao_268_-_nivaldo.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/591/indicacao_269_-_elaine.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/592/indicacao_270_-_alexandre.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/593/indicacao_271_-_alexandre.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/594/indicacao_272_-_alexandre.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/595/indicacao_273_-_alexandre.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/596/indicacao_274_-_alexandre.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/597/indicacao_275_-_alexandre.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/598/indicacao_276_-_alexandre.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/600/indicacao_278_-_elaine.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/601/indicacao_279_-_kaka.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/602/indicacao_280_-_elizeu.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/605/indicacao_283_-_elizeu.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/608/indicacao_286_-_kaka.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/609/indicacao_287_-_kaka.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/613/indicacao_291_-_nivaldo.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/614/indicacao_292_-_kaka.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/393/requerimento_01_-_cemig.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/400/requerimento_03_-_cemig.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/407/requerimento_07_-_acostamento.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/417/requerimento_11_-_residencial.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/107/projeto-de-lei-58-promoradia.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/488/indicacao_03_-_elizeu.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/490/indicacao_05_-_elizeu.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/218/indicacao_11_-_nivaldo_elizeu.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/220/indicacao_12_-_kaka_elizeu.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/500/indicacao_18_-_neylson.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/502/indicacao_20_-_elizeu.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/221/indicacao_24_-_nivaldo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/510/indicacao_33_-_elaine.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/511/indicacao_34_-_elaine_1.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/513/indicacao_37_-_elaine.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/516/indicacao_43_-_elizeu.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/223/indicacao_51_-_elizeu.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/453/indicacao_57_-_leandro.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/517/indicacao_60_-_neylson.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/271/indicacao_61_-_neylson.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/455/indicacao_62_-_leandro.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/274/indicacao_63_-_elizeu.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/281/indicacao_67_-_neylson_elizeu.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/518/indicacao_68_-_neylson.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/282/indicacao_70_-_neylson.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/297/indicacao_83_-_elaine.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/292/indicacao_84_-_elaine.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/307/indicacao_97_-_nivaldo.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/568/indicacao_109_-_neylson.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/322/indicacao_110_-_neylson.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/325/indicacao_111_-_neylson.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/321/indicacao_113_-_kaka.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/327/indicacao_115_-_elizeu.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/323/indicacao_118_-_neyllson.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/315/indicacao_119_-_kaka.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/569/indicacao_125_-_neylson.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/332/indicacao_135_-_neylson.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/328/indicacao_136_-_elaine.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/338/indicacao_137_-_elizeu.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/340/indicacao_141_-_elaine.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/343/indicacao_146_-_elizeu.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/348/indicacao_148_-_kaka.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/347/indicacao_149_-_elaine.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/352/indicacao_160_-_kaka.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/353/indicacao_162_-_kaka.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/354/indicacao_174_-_kaka.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/357/indicacao_175_-_kaka.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/373/indicacao_182_-_alexandre.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/377/indicacao_184_-_alexandre.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/371/indicacao_185_-_alexandre.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/380/indicacao_189_-_neylson.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/388/indicacao_190_-_neylson.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/382/indicacao_191_-_neylson.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/376/indicacao_192_-_alexandre.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/399/indicacao_193_-_kaka.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/416/indicacao_194_-_kaka.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/394/indicacao_195_-_indio.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/395/indicacao_196_-_nivaldo.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/396/indicacao_197_-_nivaldo.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/402/indicacao_200_-_elaine.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/571/indicacao_203_-_nivaldo.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/424/indicacao_212_-_elaine.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/423/indicacao_213_-_elizeu.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/421/indicacao_214_-_elizeu.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/427/indicacao_218_-_nivaldo.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/434/indicacao_219_-_nivaldo.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/439/indicacao_223_-_elizeu.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/520/indicacao_225_-_nivaldo.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/524/indicacao_229_-_kaka.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/526/indicacao_231_-_kaka.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/527/indicacao_232_-_kaka.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/528/indicacao_233_-_kaka.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/529/indicacao_234_-_elizeu.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/531/indicacao_236_-_nivaldo.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/532/indicacao_237_-_alexandre.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/533/indicacao_238_-_alexandre.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/534/indicacao_239_-_kaka.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/535/indicacao_240_-_kaka.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/536/indicacao_241_-_indio.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/537/indicacao_242_-_kaka.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/546/indicacao_250_-_neylson.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/547/indicacao_251_-_neylson.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/548/indicacao_252_-_neylson.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/549/indicacao_253_-_kaka.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/554/indicacao_256_-_elaine.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/555/indicacao_257_-_elizeu.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/556/indicacao_258_-_elizeu.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/557/indicacao_259_-_elizeu.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/558/indicacao_260_-_kaka.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/585/indicacao_263_-_kaka.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/590/indicacao_268_-_nivaldo.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/591/indicacao_269_-_elaine.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/592/indicacao_270_-_alexandre.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/593/indicacao_271_-_alexandre.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/594/indicacao_272_-_alexandre.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/595/indicacao_273_-_alexandre.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/596/indicacao_274_-_alexandre.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/597/indicacao_275_-_alexandre.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/598/indicacao_276_-_alexandre.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/600/indicacao_278_-_elaine.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/601/indicacao_279_-_kaka.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/602/indicacao_280_-_elizeu.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/605/indicacao_283_-_elizeu.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/608/indicacao_286_-_kaka.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/609/indicacao_287_-_kaka.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/613/indicacao_291_-_nivaldo.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/614/indicacao_292_-_kaka.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/393/requerimento_01_-_cemig.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/400/requerimento_03_-_cemig.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/407/requerimento_07_-_acostamento.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/417/requerimento_11_-_residencial.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/107/projeto-de-lei-58-promoradia.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H110"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="102.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="101.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>