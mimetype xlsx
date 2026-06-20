--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -54,296 +54,296 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Kaká</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/219/indicacao_13_-_kaka_elizeu.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/219/indicacao_13_-_kaka_elizeu.pdf</t>
   </si>
   <si>
     <t>que seja estudada a possibilidade da criação da casa de Apoio aos Idosos e Deficientes</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Elaine Peres</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/498/indicacao_16_-_elaine.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/498/indicacao_16_-_elaine.pdf</t>
   </si>
   <si>
     <t>Que seja realizado pelos responsáveis o estudo e alterações das leis:_x000D_
 -Que dispõe sobre a criação do Programa Municipal de Transfêrencia de Renda as Famílias de Baixa Renda, denominados anteriormente de Viver Bem e TAP MAIS;_x000D_
 -Que dispõe sobre o programa de Bolsas Estudos pelo poder executivo municipal de Tapira-MG;</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Elizeu Lourenço</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/504/indicacao_22_-_elizeu.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/504/indicacao_22_-_elizeu.pdf</t>
   </si>
   <si>
     <t>Que seja analisado o Projeto de Lei em anexo, o qual Institui no Município de Tapira MG, a isenção do IMPOSTO SOBRE A PROPRIEDADE PREDIAL E TERRITORIAL URBANO - IPTU de acordo com os critérios estabelecidos por idade e renda._x000D_
 Na oportunidade, devido ao período causado pela pandemia do COVID-19, que seja elaborado um plano de PARCELAMENTO para que os cidadãos possam regularizar seus débitos com o devido imposto.</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Admilson de Lellis Machado</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/514/indicacao_38_-_admilson.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/514/indicacao_38_-_admilson.pdf</t>
   </si>
   <si>
     <t>Que seja estudada a possibilidade de disponibilizar o vale alimentação para os estagiários da Prefeitura Municipal</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/515/indicacao_42_-_elizeu.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/515/indicacao_42_-_elizeu.pdf</t>
   </si>
   <si>
     <t>Que seja agilizados os procedimentos relacionados aos convênios com as entidades estudantis (Uniaraxá e outras), visando os descontos nas mensalidades dos estudantes tapirenses.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/233/indicacao_52_-_elizeu.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/233/indicacao_52_-_elizeu.pdf</t>
   </si>
   <si>
     <t>Que seja estudada uma ação em conjunto entre as Secretarias de Educação e assistência social com objetivo de disponibilizar cestas básicas para alunos de famílias de renda baixa , umas vez que a merenda escolar não esta sendo servida .</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>Neylson</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/273/indicacao_65_-_neylson.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/273/indicacao_65_-_neylson.pdf</t>
   </si>
   <si>
     <t>Que seja estudada a possibilidade de fornecimento de internet pela prefeitura municipal as famílias carentes do município</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/280/indicacao_73_-_elizeu.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/280/indicacao_73_-_elizeu.pdf</t>
   </si>
   <si>
     <t>Que seja retomado o projeto social que prevê auxilio para reformas nas residências urbanas e rurais .</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/294/indicacao_85_-_kaka.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/294/indicacao_85_-_kaka.pdf</t>
   </si>
   <si>
     <t>Desenvolvimento de politica com programa de subsidio o produtor rural , viabilizando a instalação de energia fotovoltaica nas zonas rurais de nossa região. Para redução de custos operacionais da propriedade e consequentemente aumento da renda do produtor ._x000D_
 A energia solar ( fotovoltaica ) oferece auxilio aos residentes das zonas rurais a partir da geração de energia pela captação da luz do sol . Desta forma , eles não permanecem dependentes da rede da distribuidora , já que os custos são altos e consomem uma boa parte da renda da produção ._x000D_
 Alem disso, a energia solar também pode servir como solução à necessidade de irrigação a partir do bombeamento de água , que gera preocupação em moradores da zona rural .</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/312/indicacao_102_-_neylson.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/312/indicacao_102_-_neylson.pdf</t>
   </si>
   <si>
     <t>Que seja disponibilizado profissionais de psicologia e  psiquiatria para atender pessoas no município com quadro de depressão e alcoolismo .</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/310/indicacao_105_-_elizeu.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/310/indicacao_105_-_elizeu.pdf</t>
   </si>
   <si>
     <t>Que seja criado o Programa Social de Combate ao Suicídio , Alcoolismo , uso de drogas e afins no âmbito municipal .</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/330/indicacao_133_-_neylson.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/330/indicacao_133_-_neylson.pdf</t>
   </si>
   <si>
     <t>Que seja analisado a possibilidade de construção de fossas séptica na zona rural para moradores de baixa renda .</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/351/indicacao_161_-_kaka.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/351/indicacao_161_-_kaka.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao setor competente que procede o cadastramento dos produtores Rurais de Tapira\MG , para mapeamento de área denominante tendo como objetivo o atendimento imediato diante de solicitação voltada para saúde e segurança pública .</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/355/indicacao_179_-_elizeu.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/355/indicacao_179_-_elizeu.pdf</t>
   </si>
   <si>
     <t>Que seja organizado um cronograma de abastecimento de água para os moradores do Residencial Vitória .</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/359/indicacao_180_-_elizeu.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/359/indicacao_180_-_elizeu.pdf</t>
   </si>
   <si>
     <t>Que seja feito convênio com o laboratório de análises clínicas para atender a população tapirense .</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/367/indicacao_181_-_elaine.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/367/indicacao_181_-_elaine.pdf</t>
   </si>
   <si>
     <t>Requer a inclusão da comunidade Alto da Serra no cronograma de atividade da Assistência Social, CRAS e SCFV de modo a permitir que serviços disponibilizado na zona urbana  ( tais como aulas de violão , atividades de melhor idade, cursos de capacitação profissional e outros ) sejam também realizados diretamente naquela comunidade , permitindo aos moradores maior alcance as políticas públicas e garantia dos direitos e serviços socioassistenciais .</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/414/indicacao_199_-_neylson.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/414/indicacao_199_-_neylson.pdf</t>
   </si>
   <si>
     <t>Que a prefeitura encaminhe um ofício solicitando que a empresa Copasa disponibilize água potável para abastecer as casas do Residencial Vitória .</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/545/indicacao_249_-_neylson.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/545/indicacao_249_-_neylson.pdf</t>
   </si>
   <si>
     <t>Que seja feita a doação do Trator New Holland TT475 para a Associação Rural do Tamboril e Palmeiras- ARTAP .</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/573/indicacao_261_-_kaka.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/573/indicacao_261_-_kaka.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizado a instalação de bebedouros na Comunidade Alto da Serra .</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/604/indicacao_282_-_elizeu.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/604/indicacao_282_-_elizeu.pdf</t>
   </si>
   <si>
     <t>Que seja melhorado o sinal de internet na Comunidade Alto da Serra .</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -650,68 +650,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/219/indicacao_13_-_kaka_elizeu.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/498/indicacao_16_-_elaine.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/504/indicacao_22_-_elizeu.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/514/indicacao_38_-_admilson.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/515/indicacao_42_-_elizeu.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/233/indicacao_52_-_elizeu.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/273/indicacao_65_-_neylson.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/280/indicacao_73_-_elizeu.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/294/indicacao_85_-_kaka.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/312/indicacao_102_-_neylson.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/310/indicacao_105_-_elizeu.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/330/indicacao_133_-_neylson.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/351/indicacao_161_-_kaka.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/355/indicacao_179_-_elizeu.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/359/indicacao_180_-_elizeu.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/367/indicacao_181_-_elaine.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/414/indicacao_199_-_neylson.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/545/indicacao_249_-_neylson.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/573/indicacao_261_-_kaka.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/604/indicacao_282_-_elizeu.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/219/indicacao_13_-_kaka_elizeu.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/498/indicacao_16_-_elaine.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/504/indicacao_22_-_elizeu.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/514/indicacao_38_-_admilson.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/515/indicacao_42_-_elizeu.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/233/indicacao_52_-_elizeu.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/273/indicacao_65_-_neylson.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/280/indicacao_73_-_elizeu.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/294/indicacao_85_-_kaka.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/312/indicacao_102_-_neylson.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/310/indicacao_105_-_elizeu.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/330/indicacao_133_-_neylson.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/351/indicacao_161_-_kaka.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/355/indicacao_179_-_elizeu.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/359/indicacao_180_-_elizeu.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/367/indicacao_181_-_elaine.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/414/indicacao_199_-_neylson.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/545/indicacao_249_-_neylson.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/573/indicacao_261_-_kaka.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/604/indicacao_282_-_elizeu.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="25.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="97.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="96.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>