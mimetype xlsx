--- v0 (2026-02-06)
+++ v1 (2026-06-20)
@@ -54,169 +54,169 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Elizeu Lourenço</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/229/indicacao_39_-_elizeu_1.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/229/indicacao_39_-_elizeu_1.pdf</t>
   </si>
   <si>
     <t>Que seja criada a Guarda Municipal do Município</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/275/indicacao_64_-_elizeu.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/275/indicacao_64_-_elizeu.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a regularização das câmeras de vídeo-monitoramento ( olho vivo ), incluindo a ampliação do projeto , abrangendo pontos estratégicos na zona rural</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>Kaká</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/285/indicacao_76_-_kaka.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/285/indicacao_76_-_kaka.pdf</t>
   </si>
   <si>
     <t>.Que seja desenvolvida comissão mista , envolvendo representantes do legislativo, executivo e da sociedade civil ,para acompanhar o processo de licenciamento ambiental , destinado à construção da nova barragem de rejeitos da Empresa Mosaic Fertilizantes _x000D_
 . Que seja dado ciência ao MP\MG - Ministério Público de Minas Gerais , SUPRAM - superintendência regional de Meio Ambiente e a empresa Mosaic Fertilizante , da criação da referida comissão supra citada .</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/296/indicacao_92_-_elizeu.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/296/indicacao_92_-_elizeu.pdf</t>
   </si>
   <si>
     <t>Que seja instalados redutores de velocidade na entrada da cidade pela rodovia e construído  um muro de proteção sobre o passeio que divide a avenida Adelino Brás e Resende , em frente a creche Municipal Marília Assunção Fernandes .</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>Alexandre Reis</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/305/indicacao_106_-_alexandre.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/305/indicacao_106_-_alexandre.pdf</t>
   </si>
   <si>
     <t>Que sejam adquiridos Equipamentos de Proteção Individual - EPIs para os garis e auxiliares de serviços que fazem a limpeza 'e manutenção na cidade, tais como luvas de proteção, botinas de segurança ,máscaras de proteção , uniformes e equipamentos de limpeza.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/369/indicacao_178_-_elizeu.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/369/indicacao_178_-_elizeu.pdf</t>
   </si>
   <si>
     <t>Que seja feita providenciado o retorno do funcionamento do sistema de câmeras de monitoramento ( Olho Vivo ).</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/416/indicacao_194_-_kaka.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/416/indicacao_194_-_kaka.pdf</t>
   </si>
   <si>
     <t>Que seja firmada a possibilidade de construção de " guard-rail " de concreto na avenida Adelino Braz de Resende, centro nas proximidades da creche Municipal Marília Assunção Fernandes .</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/397/indicacao_198_-_alexandre.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/397/indicacao_198_-_alexandre.pdf</t>
   </si>
   <si>
     <t>Que seja feita a conscientização para que os garis e auxiliares de limpeza usem os EPIs .</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>Nivaldo do Lavater</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/571/indicacao_203_-_nivaldo.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/571/indicacao_203_-_nivaldo.pdf</t>
   </si>
   <si>
     <t>Que seja instalado um radar na entrada da cidade de Tapira-MG .</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/603/indicacao_281_-_elizeu.pdf</t>
+    <t>http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/603/indicacao_281_-_elizeu.pdf</t>
   </si>
   <si>
     <t>Que retorne o funcionamento das câmaras de vídeo monitoramento ( Olho Vivo ) na Comunidade Alto da Serra.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -523,68 +523,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/229/indicacao_39_-_elizeu_1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/275/indicacao_64_-_elizeu.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/285/indicacao_76_-_kaka.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/296/indicacao_92_-_elizeu.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/305/indicacao_106_-_alexandre.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/369/indicacao_178_-_elizeu.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/416/indicacao_194_-_kaka.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/397/indicacao_198_-_alexandre.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/571/indicacao_203_-_nivaldo.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/603/indicacao_281_-_elizeu.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/229/indicacao_39_-_elizeu_1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/275/indicacao_64_-_elizeu.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/285/indicacao_76_-_kaka.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/296/indicacao_92_-_elizeu.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/305/indicacao_106_-_alexandre.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/369/indicacao_178_-_elizeu.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/416/indicacao_194_-_kaka.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/397/indicacao_198_-_alexandre.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/571/indicacao_203_-_nivaldo.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.mg.leg.br/media/sapl/public/materialegislativa/2021/603/indicacao_281_-_elizeu.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="97" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="96.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="235.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>